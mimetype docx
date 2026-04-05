--- v0 (2026-02-08)
+++ v1 (2026-04-05)
@@ -1,288 +1,221 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="669B3400" w14:textId="3AE51E39" w:rsidR="000E7DC2" w:rsidRPr="000E7DC2" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="7D63111B" w14:textId="77777777" w:rsidR="00030E12" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:spacing w:afterLines="100" w:after="240"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...70 lines deleted...]
-    <w:p w14:paraId="6B26DD62" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C943078" w14:textId="77777777" w:rsidR="00030E12" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D07DC55" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRPr="000421BD" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="3C144895" w14:textId="77777777" w:rsidR="00030E12" w:rsidRPr="000421BD" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026570F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">ЗАЯВЛЕНИЕ НА </w:t>
       </w:r>
       <w:r w:rsidRPr="000421BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">ПРЕДОСТАВЛЕНИИ ЛЬГОТНОГО ПЕРИОДА </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419C79BA" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRPr="0026570F" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="71313F90" w14:textId="77777777" w:rsidR="00030E12" w:rsidRPr="0026570F" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000421BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">ПО </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>КРЕДИТНОМУ ДОГОВОРУ</w:t>
       </w:r>
       <w:r w:rsidRPr="000421BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF6AE09" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="09606370" w14:textId="77777777" w:rsidR="00030E12" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="547F6476" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="51D3775C" w14:textId="77777777" w:rsidR="00030E12" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD2183">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Я, ФИО </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6109">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363DF0DD" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRPr="00DB6109" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="3896DCB0" w14:textId="77777777" w:rsidR="00030E12" w:rsidRPr="00DB6109" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="014E1AA4" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRPr="00E34B9F" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="0E9D24BB" w14:textId="77777777" w:rsidR="00030E12" w:rsidRPr="00E34B9F" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4032"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD2183">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ДАТА РОЖДЕНИЯ</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC09A1">
@@ -350,84 +283,84 @@
         <w:t>НОМЕР</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC09A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C60BC94" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRPr="00183F4A" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="3D96D6C7" w14:textId="77777777" w:rsidR="00030E12" w:rsidRPr="00183F4A" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>КЕМ ВЫДАН</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC09A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162F39AF" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="5EBA56A6" w14:textId="77777777" w:rsidR="00030E12" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7B22">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -510,51 +443,51 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>НИЛС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC09A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC4AB3B" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="2D9B0DA6" w14:textId="77777777" w:rsidR="00030E12" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087244A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">прошу в соответствии с правом, предоставленным мне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -862,70 +795,152 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Авто Финанс Банк</w:t>
       </w:r>
       <w:r w:rsidRPr="0087244A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>» (далее – Кредитор) в связи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ( указать причину) :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE9BE8E" w14:textId="69549AB0" w:rsidR="000E7DC2" w:rsidRPr="0092718F" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w14:paraId="30676FFF" w14:textId="77777777" w:rsidR="00030E12" w:rsidRPr="0092718F" w:rsidRDefault="00030E12" w:rsidP="00030E12">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="770"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B3CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EF87F51" wp14:editId="20EC7729">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75CC6426" wp14:editId="3D2B08DB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>222250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>850900</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="146050" cy="146050"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="25400"/>
+                <wp:wrapNone/>
+                <wp:docPr id="493716082" name="Прямоугольник 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="146050" cy="146050"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="2CC51D8F" id="Прямоугольник 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:17.5pt;margin-top:67pt;width:11.5pt;height:11.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9ELhrYQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0HabcFdYogRYcB&#10;RVssHXpWZSkRJosapcTJfv0o2XGyLqdhF5k0yccPPer6ZtdYtlUYDLiKlxcjzpSTUBu3qvj357sP&#10;nzgLUbhaWHCq4nsV+M3s/bvr1k/VGNZga4WMQFyYtr7i6xj9tCiCXKtGhAvwypFRAzYikoqrokbR&#10;Enpji/FodFW0gLVHkCoE+nvbGfks42utZHzUOqjIbMWptphPzOdrOovZtZiuUPi1kX0Z4h+qaIRx&#10;lHSAuhVRsA2av6AaIxEC6HghoSlAayNV7oG6KUdvulmuhVe5FxpO8MOYwv+DlQ/bpX9CGkPrwzSQ&#10;mLrYaWzSl+pjuzys/TAstYtM0s9ycjW6pJFKMvUyoRTHYI8hflHQsCRUHOku8ojE9j7EzvXgknJZ&#10;l84A1tR3xtqsJBaohUW2FXR/cVem+6IUJ16kpcjiWH6W4t6qDvWb0szUVPA4Z8/MOmIKKZWLVz2u&#10;deSdwjRVMASW5wJtPBTT+6YwlRk3BI7OBf6ZcYjIWcHFIbgxDvAcQP1jyNz5H7rvek7tv0K9f0KG&#10;0PE9eHln6BLuRYhPAongdG+0tPGRDm2hrTj0EmdrwF/n/id/4h1ZOWtpYSoefm4EKs7sV0eM/FxO&#10;JmnDsjK5/DgmBU8tr6cWt2kWQHda0vPgZRaTf7QHUSM0L7Tb85SVTMJJyl1xGfGgLGK3yPQ6SDWf&#10;ZzfaKi/ivVt6mcDTVBPJnncvAn3PxEgUfoDDconpG0J2vinSwXwTQZvM1uNc+3nTRmYy9q9HWvlT&#10;PXsd37jZbwAAAP//AwBQSwMEFAAGAAgAAAAhAG980NHcAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT01PwzAMvSPxHyIjcWMpjMJUmk4TYhLiAKLjB2SNaSoaJyTp1v17zAlOtp+f3ke9nt0oDhjT&#10;4EnB9aIAgdR5M1Cv4GO3vVqBSFmT0aMnVHDCBOvm/KzWlfFHesdDm3vBIpQqrcDmHCopU2fR6bTw&#10;AYl/nz46nfmMvTRRH1ncjfKmKO6k0wOxg9UBHy12X+3kFIS4CW/2ye6282t8fumndrDfJ6UuL+bN&#10;A4iMc/4jw298jg4NZ9r7iUwSo4JlyVUy48tbXphQrnjuGSjvC5BNLf83aH4AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA/RC4a2ECAAArBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAb3zQ0dwAAAAJAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="008B3CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36FF878F" wp14:editId="0400562A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>222250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>36830</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="146050"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="903612264" name="Прямоугольник 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="146050" cy="146050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
@@ -946,207 +961,132 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7679833B" id="Прямоугольник 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:17.5pt;margin-top:2.9pt;width:11.5pt;height:11.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9ELhrYQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0HabcFdYogRYcB&#10;RVssHXpWZSkRJosapcTJfv0o2XGyLqdhF5k0yccPPer6ZtdYtlUYDLiKlxcjzpSTUBu3qvj357sP&#10;nzgLUbhaWHCq4nsV+M3s/bvr1k/VGNZga4WMQFyYtr7i6xj9tCiCXKtGhAvwypFRAzYikoqrokbR&#10;Enpji/FodFW0gLVHkCoE+nvbGfks42utZHzUOqjIbMWptphPzOdrOovZtZiuUPi1kX0Z4h+qaIRx&#10;lHSAuhVRsA2av6AaIxEC6HghoSlAayNV7oG6KUdvulmuhVe5FxpO8MOYwv+DlQ/bpX9CGkPrwzSQ&#10;mLrYaWzSl+pjuzys/TAstYtM0s9ycjW6pJFKMvUyoRTHYI8hflHQsCRUHOku8ojE9j7EzvXgknJZ&#10;l84A1tR3xtqsJBaohUW2FXR/cVem+6IUJ16kpcjiWH6W4t6qDvWb0szUVPA4Z8/MOmIKKZWLVz2u&#10;deSdwjRVMASW5wJtPBTT+6YwlRk3BI7OBf6ZcYjIWcHFIbgxDvAcQP1jyNz5H7rvek7tv0K9f0KG&#10;0PE9eHln6BLuRYhPAongdG+0tPGRDm2hrTj0EmdrwF/n/id/4h1ZOWtpYSoefm4EKs7sV0eM/FxO&#10;JmnDsjK5/DgmBU8tr6cWt2kWQHda0vPgZRaTf7QHUSM0L7Tb85SVTMJJyl1xGfGgLGK3yPQ6SDWf&#10;ZzfaKi/ivVt6mcDTVBPJnncvAn3PxEgUfoDDconpG0J2vinSwXwTQZvM1uNc+3nTRmYy9q9HWvlT&#10;PXsd37jZbwAAAP//AwBQSwMEFAAGAAgAAAAhAEAsF2/aAAAABgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoQ1FQFLKpKkQlxAFEyge4sYkj4rWxnTb9e5YTHEczmnnTbBY3iaOJ&#10;afSEcLsqQBjqvR5pQPjY724qECkr0mryZBDOJsGmvbxoVK39id7NscuD4BJKtUKwOYdaytRb41Ra&#10;+WCIvU8fncos4yB1VCcud5NcF8W9dGokXrAqmEdr+q9udgghbsObfbL73fIan1+GuRvt9xnx+mrZ&#10;PoDIZsl/YfjFZ3RomengZ9JJTAh3JV/JCCUfYLusWB4Q1lUFsm3kf/z2BwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAP0QuGthAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAEAsF2/aAAAABgEAAA8AAAAAAAAAAAAAAAAAuwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="44E39B52" id="Прямоугольник 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:17.5pt;margin-top:2.9pt;width:11.5pt;height:11.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9ELhrYQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0HabcFdYogRYcB&#10;RVssHXpWZSkRJosapcTJfv0o2XGyLqdhF5k0yccPPer6ZtdYtlUYDLiKlxcjzpSTUBu3qvj357sP&#10;nzgLUbhaWHCq4nsV+M3s/bvr1k/VGNZga4WMQFyYtr7i6xj9tCiCXKtGhAvwypFRAzYikoqrokbR&#10;Enpji/FodFW0gLVHkCoE+nvbGfks42utZHzUOqjIbMWptphPzOdrOovZtZiuUPi1kX0Z4h+qaIRx&#10;lHSAuhVRsA2av6AaIxEC6HghoSlAayNV7oG6KUdvulmuhVe5FxpO8MOYwv+DlQ/bpX9CGkPrwzSQ&#10;mLrYaWzSl+pjuzys/TAstYtM0s9ycjW6pJFKMvUyoRTHYI8hflHQsCRUHOku8ojE9j7EzvXgknJZ&#10;l84A1tR3xtqsJBaohUW2FXR/cVem+6IUJ16kpcjiWH6W4t6qDvWb0szUVPA4Z8/MOmIKKZWLVz2u&#10;deSdwjRVMASW5wJtPBTT+6YwlRk3BI7OBf6ZcYjIWcHFIbgxDvAcQP1jyNz5H7rvek7tv0K9f0KG&#10;0PE9eHln6BLuRYhPAongdG+0tPGRDm2hrTj0EmdrwF/n/id/4h1ZOWtpYSoefm4EKs7sV0eM/FxO&#10;JmnDsjK5/DgmBU8tr6cWt2kWQHda0vPgZRaTf7QHUSM0L7Tb85SVTMJJyl1xGfGgLGK3yPQ6SDWf&#10;ZzfaKi/ivVt6mcDTVBPJnncvAn3PxEgUfoDDconpG0J2vinSwXwTQZvM1uNc+3nTRmYy9q9HWvlT&#10;PXsd37jZbwAAAP//AwBQSwMEFAAGAAgAAAAhAEAsF2/aAAAABgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoQ1FQFLKpKkQlxAFEyge4sYkj4rWxnTb9e5YTHEczmnnTbBY3iaOJ&#10;afSEcLsqQBjqvR5pQPjY724qECkr0mryZBDOJsGmvbxoVK39id7NscuD4BJKtUKwOYdaytRb41Ra&#10;+WCIvU8fncos4yB1VCcud5NcF8W9dGokXrAqmEdr+q9udgghbsObfbL73fIan1+GuRvt9xnx+mrZ&#10;PoDIZsl/YfjFZ3RomengZ9JJTAh3JV/JCCUfYLusWB4Q1lUFsm3kf/z2BwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAP0QuGthAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAEAsF2/aAAAABgEAAA8AAAAAAAAAAAAAAAAAuwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="008B3CC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">со снижением моего дохода / совокупного дохода всех созаемщиков (нужное подчеркнуть) по Кредитному договору более, чем на 30% (тридцать процентов) за </w:t>
       </w:r>
       <w:r w:rsidRPr="008B3CC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>два месяца,</w:t>
       </w:r>
       <w:r w:rsidRPr="008B3CC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> предшествующих моему обращению, по сравнению с моим среднемесячным доходом / совокупным среднемесячным доходом всех созаемщиков (нужное подчеркнуть) по Кредитному договору за 12 месяцев, предшествующих месяцу обращения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15400DB1" w14:textId="6DBF3045" w:rsidR="000E7DC2" w:rsidRPr="008B3CC9" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="0B40698C" w14:textId="77777777" w:rsidR="00030E12" w:rsidRPr="008B3CC9" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:ind w:left="410"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
       <w:r w:rsidRPr="008B3CC9">
         <w:rPr>
-          <w:noProof/>
-[...85 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>в связи с нарушением условий жизнедеятельности и/или утраты имущества в результате чрезвычайных ситуаций федерального, межрегионального, регионального, межмуниципального и муниципального характера</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5559EEB1" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="411DE684" w14:textId="77777777" w:rsidR="00030E12" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7626E503" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRPr="00260B27" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="33213ACF" w14:textId="77777777" w:rsidR="00030E12" w:rsidRPr="00260B27" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -1214,772 +1154,595 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>6.1-2</w:t>
       </w:r>
       <w:r w:rsidRPr="00260B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2C8B0A" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRPr="00260B27" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="1CD9DD69" w14:textId="77777777" w:rsidR="00030E12" w:rsidRPr="00260B27" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40DEEEA7" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRPr="00260B27" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="6D0FC030" w14:textId="3B033C92" w:rsidR="00030E12" w:rsidRPr="00260B27" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Размер среднемесячного документально подтвержденного дохода за 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>24</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00515ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00260B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> год – _______________________ (_______________________________) руб</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>лей</w:t>
       </w:r>
       <w:r w:rsidRPr="00260B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43764559" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="104CD060" w14:textId="77777777" w:rsidR="00030E12" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B4F4884" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRPr="008B3CC9" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+    <w:p w14:paraId="6DE2ABBE" w14:textId="1BF63B3D" w:rsidR="00030E12" w:rsidRPr="008B3CC9" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Подтверждающие документы прилагаю или готов их направить </w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Подтверждающие документы прилагаю </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE3930F" w14:textId="77777777" w:rsidR="00030E12" w:rsidRPr="00260B27" w:rsidRDefault="00030E12" w:rsidP="00030E12">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="548D63D1" w14:textId="77777777" w:rsidR="00030E12" w:rsidRPr="00260B27" w:rsidRDefault="00030E12" w:rsidP="00030E12">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00260B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> срок</w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="1B9DB9FC" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRPr="00260B27" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+        <w:t>Размер документально подтвержденного дохода за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> два</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> месяц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, предшествующий месяцу обращения с настоящим </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Заявлением</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, – __________________  (______________________________________) руб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3B19B3" w14:textId="77777777" w:rsidR="00030E12" w:rsidRPr="00260B27" w:rsidRDefault="00030E12" w:rsidP="00030E12">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2955BA86" w14:textId="77777777" w:rsidR="00030E12" w:rsidRPr="00260B27" w:rsidRDefault="00030E12" w:rsidP="00030E12">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Я уведомлен и понимаю, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E17FFE" w14:textId="77777777" w:rsidR="00030E12" w:rsidRPr="00260B27" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0CF4BDB6" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRPr="00260B27" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+      <w:r w:rsidRPr="00260B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>- Кредитор имеет право осуществить проверку сведений и документов, подтверждающих наличие условий для установления льготного периода и в случае не подтверждения таких оснований, а равно в случае предоставления мною недостоверных сведений и/или документов, а условия договора неизменненными, включая начисление санкций за ненадлежащее исполнение обязательств в соответствии с условиями договора.- По истечении льготного периода мне необходимо будет осуществлять погашение задолженности в соответствии с уточненным Графиком платежей по кредиту, направленным мне Кредитором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF820E4" w14:textId="77777777" w:rsidR="00030E12" w:rsidRPr="00260B27" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Размер документально подтвержденного дохода за</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> два</w:t>
+        <w:t xml:space="preserve">– Для контактов со мной Кредитор будет использовать номер мобильного телефона, указанный в Кредитном договоре, или иной номер, сообщенный мною Кредитору в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>з</w:t>
       </w:r>
       <w:r w:rsidRPr="00260B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> месяц</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t>аявлении на изменение персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1312C111" w14:textId="77777777" w:rsidR="00030E12" w:rsidRDefault="00030E12" w:rsidP="00030E12">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518574C7" w14:textId="77777777" w:rsidR="00030E12" w:rsidRPr="00260B27" w:rsidRDefault="00030E12" w:rsidP="00030E12">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00260B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, предшествующий месяцу обращения с настоящим </w:t>
-[...9 lines deleted...]
-        <w:t>Заявлением</w:t>
+        <w:t>«____» ____________ 20___г.    ___________________________________________________      ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DDDAB3" w14:textId="77777777" w:rsidR="00030E12" w:rsidRDefault="00030E12" w:rsidP="00030E12">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidRPr="00260B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>, – _________________</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">(дата)                                                      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
       <w:r w:rsidRPr="00260B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>_  (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">      (ФИО Заявителя)                                    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00260B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>______________________________________) руб</w:t>
-[...321 lines deleted...]
-    <w:p w14:paraId="02C9DC7D" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
+        <w:t xml:space="preserve"> (подпись Заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651BC7C9" w14:textId="77777777" w:rsidR="00030E12" w:rsidRDefault="00030E12" w:rsidP="00030E12">
       <w:pPr>
         <w:spacing w:afterLines="100" w:after="240"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="151C63CE" w14:textId="77777777" w:rsidR="000E7DC2" w:rsidRDefault="000E7DC2" w:rsidP="000E7DC2">
-[...18 lines deleted...]
-    <w:sectPr w:rsidR="004A0390" w:rsidRPr="000E7DC2" w:rsidSect="000E7DC2">
+    <w:p w14:paraId="386BC9F5" w14:textId="77777777" w:rsidR="00F61066" w:rsidRPr="00030E12" w:rsidRDefault="00F61066">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F61066" w:rsidRPr="00030E12" w:rsidSect="00BA70B6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000E7DC2"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00591255"/>
+    <w:rsidRoot w:val="00030E12"/>
+    <w:rsid w:val="00030E12"/>
+    <w:rsid w:val="004B629C"/>
+    <w:rsid w:val="00515ECB"/>
+    <w:rsid w:val="00A61784"/>
+    <w:rsid w:val="00BA70B6"/>
+    <w:rsid w:val="00EE5FA5"/>
+    <w:rsid w:val="00F61066"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7204F9E4"/>
+  <w14:docId w14:val="3EBBFE29"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{752B6D03-9B9B-40E3-9238-CB96BFA1A6E8}"/>
+  <w15:docId w15:val="{E94C5E89-60DF-4F09-AAC4-6E1AB4E55715}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2337,703 +2100,128 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000E7DC2"/>
+    <w:rsid w:val="00030E12"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR" w:eastAsia="ko-KR"/>
-    </w:rPr>
-[...263 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...117 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Title"/>
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="10"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="000E7DC2"/>
+    <w:rsid w:val="00030E12"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
-      <w:spacing w:after="80"/>
-[...118 lines deleted...]
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
-[...69 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3090,51 +2278,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3292,54 +2480,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>470</Words>
-  <Characters>2685</Characters>
+  <Words>461</Words>
+  <Characters>2631</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3149</CharactersWithSpaces>
+  <CharactersWithSpaces>3086</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>POLTAVSKAYA Svetlana</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>